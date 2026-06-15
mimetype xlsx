--- v0 (2026-04-01)
+++ v1 (2026-06-15)
@@ -8,1127 +8,1067 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PriceList" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="339">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модел телефон</t>
   </si>
   <si>
     <t>Цена (EUR)</t>
   </si>
   <si>
-    <t>Amazon Kindle 16GB (2024) - Black</t>
-[...1 lines deleted...]
-  <si>
     <t>Apple 20W USB-C Adapter - White</t>
   </si>
   <si>
+    <t>Apple 35W Dual USB-C Port Power Adapter - White</t>
+  </si>
+  <si>
+    <t>Apple 96W USB-C Adapter - White</t>
+  </si>
+  <si>
     <t>Apple AirPods 4 - White</t>
   </si>
   <si>
     <t>Apple AirPods 4 ANC - White</t>
   </si>
   <si>
-    <t>Apple Airpods Max (USB-C) - Midnight</t>
+    <t>Apple Airpods Max 2 - Starlight</t>
+  </si>
+  <si>
+    <t>Apple AirPods Pro 2nd Gen. with MagSafe Charging Case (USB-C) - White</t>
   </si>
   <si>
     <t>Apple AirPods Pro 3rd Gen. with MagSafe Charging Case (USB-C) - White</t>
   </si>
   <si>
-    <t>Apple Airtag 4 Pack - White</t>
+    <t>Apple iPhone 13 256GB - Midnight</t>
   </si>
   <si>
     <t>Apple iPhone 15 128GB - Black</t>
   </si>
   <si>
-    <t>Apple iPhone 15 128GB - Indian Spec - Blue</t>
-[...5 lines deleted...]
-    <t>Apple iPhone 15 256GB - Yellow</t>
+    <t>Apple iPhone 15 Plus 512GB - Blue</t>
+  </si>
+  <si>
+    <t>Apple iPhone 15 Plus 512GB - Green</t>
   </si>
   <si>
     <t>Apple iPhone 16 128GB - Black</t>
   </si>
   <si>
-    <t>Apple iPhone 16 128GB - Teal</t>
+    <t>Apple iPhone 16 128GB - Indian Spec - Black</t>
+  </si>
+  <si>
+    <t>Apple iPhone 16 128GB - Indian Spec - Teal</t>
+  </si>
+  <si>
+    <t>Apple iPhone 16 128GB - Indian Spec - Ultramarine</t>
+  </si>
+  <si>
+    <t>Apple iPhone 16 128GB - Indian Spec - White</t>
   </si>
   <si>
     <t>Apple iPhone 16 128GB - Ultramarine</t>
   </si>
   <si>
-    <t>Apple iPhone 16 128GB - White</t>
-[...20 lines deleted...]
-    <t>Apple iPhone 17 256GB - Indian Spec - Lavender</t>
+    <t>Apple iPhone 16e 128GB - Black</t>
+  </si>
+  <si>
+    <t>Apple iPhone 16e 128GB - White</t>
   </si>
   <si>
     <t>Apple iPhone 17 256GB - Indian Spec - Mist Blue</t>
   </si>
   <si>
-    <t>Apple iPhone 17 256GB - Indian Spec - Sage</t>
-[...2 lines deleted...]
-    <t>Apple iPhone 17 256GB - Indian Spec - White</t>
+    <t>Apple iPhone 17 256GB - Latin Spec - Black</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 256GB - Latin Spec - Lavender</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 256GB - Latin Spec - Sage</t>
   </si>
   <si>
     <t>Apple iPhone 17 256GB - Lavender</t>
   </si>
   <si>
-    <t>Apple iPhone 17 256GB - Mist Blue</t>
-[...14 lines deleted...]
-    <t>Apple iPhone 17 512GB - Mist Blue</t>
+    <t>Apple iPhone 17 Pro 1TB - Silver</t>
   </si>
   <si>
     <t>Apple iPhone 17 Pro 256GB - Cosmic Orange</t>
   </si>
   <si>
+    <t>Apple iPhone 17 Pro 256GB - Deep Blue</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro 256GB - Silver</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro 512GB - Cosmic Orange</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro 512GB - Deep Blue</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro Max 1TB - Cosmic Orange</t>
+  </si>
+  <si>
     <t>Apple iPhone 17 Pro Max 256GB - Deep Blue</t>
   </si>
   <si>
-    <t>Apple iPhone 17e 256GB - Pink</t>
-[...23 lines deleted...]
-    <t>Apple iPhone SE3 5G (2022) 64GB - Starlight EU</t>
+    <t>Apple iPhone 17 Pro Max 256GB - Silver</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro Max 2TB - Cosmic Orange</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro Max 2TB - Deep Blue</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro Max 2TB - Silver</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro Max 512GB - Cosmic Orange</t>
+  </si>
+  <si>
+    <t>Apple iPhone 17 Pro Max 512GB - Deep Blue</t>
+  </si>
+  <si>
+    <t>Apple iPhone Air 1TB - Sky Blue</t>
+  </si>
+  <si>
+    <t>Apple iPhone Air 1TB - Space Black</t>
+  </si>
+  <si>
+    <t>Apple iPhone Air 512GB - Sky Blue</t>
+  </si>
+  <si>
+    <t>Apple MacBook Neo 13 A18 2026 QWERTY 8GB RAM 256GB - Indigo Blue</t>
+  </si>
+  <si>
+    <t>Apple MacBook Neo 13 A18 2026 QWERTY 8GB RAM 256GB - Rose</t>
+  </si>
+  <si>
+    <t>Apple MacBook Neo 13 A18 2026 QWERTY 8GB RAM 256GB - Silver</t>
+  </si>
+  <si>
+    <t>Apple MacBook Neo 13 A18 2026 QWERTY 8GB RAM 512GB - Rose</t>
+  </si>
+  <si>
+    <t>Apple MacBook Neo 13 A18 2026 QWERTY 8GB RAM 512GB - Silver</t>
   </si>
   <si>
     <t>Apple Pencil 2nd Gen. (2025) - White</t>
   </si>
   <si>
-    <t>Apple Pencil Pro - White</t>
-[...2 lines deleted...]
-    <t>Apple USB-C to Lightning Cable (1M) - White</t>
+    <t>Beclad 45W Adapter USB-C + A Port (prod. by Samsung) - Black</t>
+  </si>
+  <si>
+    <t>Beclad 65W Adapter USB-C 2 Port (prod. by Samsung) - Black</t>
+  </si>
+  <si>
+    <t>Bose Ultra Open Earbuds - Black</t>
+  </si>
+  <si>
+    <t>Bose Ultra Open Earbuds - White</t>
   </si>
   <si>
     <t>Caterpillar CAT S75 Dual Sim 6GB RAM 128GB - Black</t>
   </si>
   <si>
-    <t>Dyson Airwrap Co-anda2x Multi-Styler and Dryer with Diffuser HS09 - Amber Silk (Gift Edition)</t>
-[...8 lines deleted...]
-    <t>Emporia M76 LTE - Black</t>
+    <t>Dell Keyboard KM714 QWERTZ - Black</t>
+  </si>
+  <si>
+    <t>Dyson Supersonic Nural Hair Dryer HD16 - Ceramic Pink/Rosegold</t>
+  </si>
+  <si>
+    <t>Dyson Vacuum Cleaner V12s Detect Slim Submarine (2025)</t>
+  </si>
+  <si>
+    <t>Dyson Vacuum Cleaner V15 Origin - Red/Violet</t>
+  </si>
+  <si>
+    <t>Fairphone 6 5G Dual Sim 8GB 256GB - Black</t>
+  </si>
+  <si>
+    <t>GHD Wet-to-Dry Duet Blowdry Hair Dryer Brush - Cherry</t>
   </si>
   <si>
     <t>GlocalMe Unicord Cable Mobile Wifi Hotspot incl. 10GB Data</t>
   </si>
   <si>
-    <t>Google Nest Pro WiFi - Snow</t>
-[...26 lines deleted...]
-    <t>Google Pixel 9 Pro XL 5G Dual Sim 16GB RAM 128GB - Obsidian</t>
+    <t>Google Pixel 10 Pro 5G Dual Sim 16GB RAM 128GB - Moonstone</t>
+  </si>
+  <si>
+    <t>Google Pixel 10 Pro 5G Dual Sim 16GB RAM 128GB - Obsidian</t>
+  </si>
+  <si>
+    <t>Google Pixel 10a 5G Dual Sim 8GB RAM 256GB - Obsidian</t>
+  </si>
+  <si>
+    <t>Google Pixel 9 Pro 5G Dual Sim 16GB RAM 128GB - Obsidian</t>
   </si>
   <si>
     <t>Google Pixel 9a 5G Dual Sim 8GB RAM 128GB - Obsidian</t>
   </si>
   <si>
-    <t>GoPro Hero 13 Bundle - Black</t>
-[...8 lines deleted...]
-    <t>Honor 600 Lite 5G Dual Sim 8GB RAM 256GB - Black</t>
+    <t>GoPro LIT Hero - Black</t>
+  </si>
+  <si>
+    <t>Honor 400 Pro 5G Dual Sim 12GB RAM 512GB - Black</t>
+  </si>
+  <si>
+    <t>Honor 600 5G Dual Sim 8GB RAM 512GB - Gold</t>
+  </si>
+  <si>
+    <t>Honor 600 5G Dual Sim 8GB RAM 512GB - Orange</t>
   </si>
   <si>
     <t>Honor 600 Lite 5G Dual Sim 8GB RAM 256GB - Green</t>
   </si>
   <si>
     <t>Honor 600 Lite 5G Dual Sim 8GB RAM 256GB - Grey</t>
   </si>
   <si>
-    <t>Honor Choice Kumi AI Note - Grey</t>
-[...5 lines deleted...]
-    <t>Honor Magic7 Pro 5G Dual Sim 12GB RAM 512GB - Grey</t>
+    <t>Honor 600 Pro 5G Dual Sim 12GB RAM 512GB - Black</t>
+  </si>
+  <si>
+    <t>Honor Choice Earbuds Clip In-Ear - Black</t>
+  </si>
+  <si>
+    <t>Honor Magic V5 5G Dual Sim 16GB RAM 512GB - Black</t>
   </si>
   <si>
     <t>Honor Magic8 Lite 5G Dual Sim 8GB RAM 256GB - Forest Green</t>
   </si>
   <si>
     <t>Honor Magic8 Lite 5G Dual Sim 8GB RAM 256GB - Midnight Black</t>
   </si>
   <si>
-    <t>Honor Magic8 Lite 5G Dual Sim 8GB RAM 512GB - Forest Green</t>
-[...53 lines deleted...]
-    <t>Motorola XT2553-1 Razr 60 5G Dual Sim 8GB RAM 256GB + Buds Loop Bundle Swarovski Edtition</t>
+    <t>Honor Magic8 Lite 5G Dual Sim 8GB RAM 512GB - Reddish Brown</t>
+  </si>
+  <si>
+    <t>Huawei Pura 80 Ultra Dual Sim 16GB RAM 512GB - Black</t>
+  </si>
+  <si>
+    <t>Huawei Pura 80 Ultra Dual Sim 16GB RAM 512GB - Gold</t>
+  </si>
+  <si>
+    <t>JBL Charge 5 - Blue</t>
+  </si>
+  <si>
+    <t>JBL Flip 6 - Black</t>
+  </si>
+  <si>
+    <t>JBL Flip 6 - Blue</t>
+  </si>
+  <si>
+    <t>JBL Go 4 - Black</t>
+  </si>
+  <si>
+    <t>JBL Go 4 - Blue</t>
+  </si>
+  <si>
+    <t>JBL Go 4 - Red</t>
+  </si>
+  <si>
+    <t>JBL Go 4 - Violet</t>
+  </si>
+  <si>
+    <t>JBL Go Essential 2 - Blue</t>
+  </si>
+  <si>
+    <t>JBL Go Essential 2 - Red</t>
+  </si>
+  <si>
+    <t>JBL Grip - Black</t>
+  </si>
+  <si>
+    <t>JBL Live 770NC Headset - Black</t>
+  </si>
+  <si>
+    <t>JBL Tune 500 Headset - Black</t>
+  </si>
+  <si>
+    <t>JBL Tune 530BT Headset - Black</t>
+  </si>
+  <si>
+    <t>JBL Tune 670NC Headset - Black</t>
+  </si>
+  <si>
+    <t>JBL Wave Beam 2 - Black</t>
+  </si>
+  <si>
+    <t>Motorola Moto Edge 70 Pro 5G 8GB RAM 256GB - Titan</t>
+  </si>
+  <si>
+    <t>Motorola Moto G67 5G Dual Sim 8GB RAM 256GB - Graphite</t>
+  </si>
+  <si>
+    <t>Motorola Razr 70 Plus 5G Dual Sim 12GB RAM 512GB - Mountain View</t>
+  </si>
+  <si>
+    <t>Motorola XT2509-1 Moto Edge 60 Neo 5G 8GB RAM 256GB - Grey</t>
   </si>
   <si>
     <t>Motorola XT2601-2 Moto Edge 70 5G 12GB RAM 512GB - Bronze Green</t>
   </si>
   <si>
     <t>Motorola XT2601-2 Moto Edge 70 5G 12GB RAM 512GB - Gadget Grey</t>
   </si>
   <si>
     <t>Motorola XT2603-2 Moto Signature 5G Dual Sim 16GB RAM 512GB - Black</t>
   </si>
   <si>
+    <t>Motorola XT2603-2 Moto Signature 5G Dual Sim 16GB RAM 512GB - Gold</t>
+  </si>
+  <si>
+    <t>Motorola XT2605-1 Moto Edge 70 Fusion 5G 8GB RAM 256GB - Orient Blue</t>
+  </si>
+  <si>
+    <t>Motorola XT2605-1 Moto Edge 70 Fusion 5G 8GB RAM 256GB - Silhouette</t>
+  </si>
+  <si>
     <t>Neumann NDH 30 - Black</t>
   </si>
   <si>
-    <t>Nothing Phone 3 5G Dual Sim 12GB RAM 256GB - White</t>
-[...5 lines deleted...]
-    <t>Nothing Phone 3 5G Dual Sim 16GB RAM 512GB - White</t>
+    <t>Nikon Z30 Digital Camera + Nikkor DX 12-28mm - Black</t>
+  </si>
+  <si>
+    <t>Nintendo Switch 2 Console + Mario Kart World</t>
+  </si>
+  <si>
+    <t>Nintendo Switch OLED Console Zelda: Tears of the Kingdom Limited Edition</t>
+  </si>
+  <si>
+    <t>Nokia G22 Dual Sim 4GB RAM 64GB - Meteor Grey</t>
   </si>
   <si>
     <t>OnePlus 120W Dual Ports SuperVooc  Adapter + Cable (Type-C + Type-A) - White</t>
   </si>
   <si>
+    <t>OnePlus 13 5G Dual Sim 12GB RAM 256GB - Black Eclipse</t>
+  </si>
+  <si>
     <t>OnePlus 15 5G Dual Sim 12GB RAM 256GB - Black</t>
   </si>
   <si>
     <t>OnePlus 15 5G Dual Sim 16GB RAM 512GB - Black</t>
   </si>
   <si>
     <t>OnePlus 15 5G Dual Sim 16GB RAM 512GB - Sand</t>
   </si>
   <si>
-    <t>OnePlus 15 5G Dual Sim 16GB RAM 512GB - Violet</t>
-[...1 lines deleted...]
-  <si>
     <t>OnePlus 15R 5G Dual Sim 12GB RAM 256GB - Black</t>
   </si>
   <si>
     <t>OnePlus 15R 5G Dual Sim 12GB RAM 256GB - Mint</t>
   </si>
   <si>
     <t>OnePlus 15R 5G Dual Sim 12GB RAM 512GB - Black</t>
   </si>
   <si>
     <t>OnePlus Buds 4 - Green</t>
   </si>
   <si>
+    <t>OnePlus Buds Pro 3 - White</t>
+  </si>
+  <si>
     <t>OnePlus Nord 5 5G Dual Sim 12GB RAM 512GB - Dry Ice</t>
   </si>
   <si>
-    <t>OnePlus Nord 5 5G Dual Sim 8GB RAM 256GB - Phantom Grey</t>
+    <t>OnePlus Nord 5 5G Dual Sim 12GB RAM 512GB - Phantom Grey</t>
+  </si>
+  <si>
+    <t>OnePlus Nord 5 5G Dual Sim 8GB RAM 256GB - Marble Sands</t>
+  </si>
+  <si>
+    <t>OnePlus Nord 6 5G Dual Sim 12GB RAM 512GB - Mint</t>
+  </si>
+  <si>
+    <t>OnePlus Nord 6 5G Dual Sim 8GB RAM 256GB - Black</t>
   </si>
   <si>
     <t>OnePlus Nord Buds 3 Pro - Black</t>
   </si>
   <si>
     <t>OnePlus Nord Buds 3R - Black</t>
   </si>
   <si>
+    <t>OnePlus Nord Buds 3R - Blue</t>
+  </si>
+  <si>
+    <t>OnePlus Nord Buds 4 Pro - Black</t>
+  </si>
+  <si>
+    <t>OnePlus Nord Buds 4 Pro - Grey</t>
+  </si>
+  <si>
     <t>OnePlus Nord CE 5 5G Dual Sim 8GB RAM 256GB - Black</t>
   </si>
   <si>
     <t>OnePlus Nord CE 5 5G Dual Sim 8GB RAM 256GB - Marble Mist</t>
   </si>
   <si>
     <t>OnePlus Pad 3 Folio Case - Blue</t>
   </si>
   <si>
-    <t>Oppo A6 4G Dual Sim 6GB RAM 256GB - Black</t>
-[...20 lines deleted...]
-    <t>Realme GT 8 Pro 5G Dual Sim 12GB RAM 256GB - Blue</t>
+    <t>OnePlus Pad Go 2 Stylo - White</t>
+  </si>
+  <si>
+    <t>OnePlus Watch Lite 45mm - Black Steel</t>
+  </si>
+  <si>
+    <t>OnePlus Watch Lite 45mm - Silver Steel</t>
+  </si>
+  <si>
+    <t>Plaud Note 64GB - Black</t>
+  </si>
+  <si>
+    <t>Realme 16 Pro 5G Dual Sim 8GB RAM 256GB - Gold</t>
+  </si>
+  <si>
+    <t>Realme 16 Pro 5G Dual Sim 8GB RAM 256GB - Grey</t>
+  </si>
+  <si>
+    <t>Realme 16 Pro+ 5G Dual Sim 12GB RAM 512GB - Gold</t>
+  </si>
+  <si>
+    <t>Realme 16 Pro+ 5G Dual Sim 12GB RAM 512GB - Grey</t>
   </si>
   <si>
     <t>Realme GT 8 Pro 5G Dual Sim 12GB RAM 256GB - White</t>
   </si>
   <si>
-    <t>Samsung 25W USB-C Fast Adapter EP-T2510 with Cable - White</t>
-[...2 lines deleted...]
-    <t>Samsung 25W USB-C Fast Adapter EP-TA800 Bulk - Black</t>
+    <t>Realme P4 Lite 4G Dual Sim 4GB RAM 64GB - Grey</t>
+  </si>
+  <si>
+    <t>Realme P4X 4G Dual Sim 4GB RAM 128GB - Blue</t>
+  </si>
+  <si>
+    <t>Samsung 25W USB-C Fast Adapter EP-T2510 - Black</t>
   </si>
   <si>
     <t>Samsung 25W USB-C Fast Adapter EP-TA800 Bulk - White</t>
   </si>
   <si>
     <t>Samsung Galaxy A16 A165 Dual Sim 4GB RAM 128GB - Black</t>
   </si>
   <si>
-    <t>Samsung Galaxy A16 A165 Dual Sim 4GB RAM 128GB - Grey</t>
-[...1 lines deleted...]
-  <si>
     <t>Samsung Galaxy A17 4G A175 Dual Sim 4GB RAM 128GB - Black</t>
   </si>
   <si>
     <t>Samsung Galaxy A17 4G A175 Dual Sim 4GB RAM 128GB - Grey</t>
   </si>
   <si>
-    <t>Samsung Galaxy A17 4G A175 Dual Sim 8GB RAM 256GB - Black</t>
-[...5 lines deleted...]
-    <t>Samsung Galaxy A17 5G A176 Dual Sim 8GB RAM 256GB - Black</t>
+    <t>Samsung Galaxy A17 4G A175 Dual Sim 4GB RAM 128GB - Light Blue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A17 5G A176 Dual Sim 4GB RAM 128GB - Black</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A17 5G A176 Dual Sim 4GB RAM 128GB - Blue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A17 5G A176 Dual Sim 4GB RAM 128GB - Grey</t>
   </si>
   <si>
     <t>Samsung Galaxy A26 5G A266 Dual Sim 6GB RAM 128GB - Black</t>
   </si>
   <si>
     <t>Samsung Galaxy A26 5G A266 Dual Sim 8GB RAM 256GB - Black</t>
   </si>
   <si>
-    <t>Samsung Galaxy A26 5G A266 Dual Sim 8GB RAM 256GB - White</t>
-[...17 lines deleted...]
-    <t>Samsung Galaxy A36 A366 5G Dual Sim 8GB RAM 256GB - White</t>
+    <t>Samsung Galaxy A37 A376 5G Dual Sim 6GB RAM 128GB - Charcoal</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A37 A376 5G Dual Sim 6GB RAM 128GB - Grey Green</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A37 A376 5G Dual Sim 6GB RAM 128GB - Lavender</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A37 A376 5G Dual Sim 6GB RAM 128GB - White</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A37 A376 5G Dual Sim 8GB RAM 256GB - Charcoal</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A37 A376 5G Dual Sim 8GB RAM 256GB - Grey Green</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A37 A376 5G Dual Sim 8GB RAM 256GB - Lavender</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A37 A376 5G Dual Sim 8GB RAM 256GB - White</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A56 A566 5G Dual Sim 8GB RAM 128GB - Graphite</t>
   </si>
   <si>
     <t>Samsung Galaxy A56 A566 5G Dual Sim 8GB RAM 256GB - Graphite</t>
   </si>
   <si>
-    <t>Samsung Galaxy A56 A566 5G Dual Sim 8GB RAM 256GB - Light Grey</t>
-[...17 lines deleted...]
-    <t>Samsung Galaxy S24+ S926 5G Dual Sim 12GB RAM 512GB - Amber Yellow</t>
+    <t>Samsung Galaxy A57 A576 5G Dual Sim 12GB RAM 512GB - Icy Blue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A57 A576 5G Dual Sim 8GB RAM 128GB - Icy Blue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A57 A576 5G Dual Sim 8GB RAM 128GB - Lilac</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A57 A576 5G Dual Sim 8GB RAM 128GB - Navy</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy A57 A576 5G Dual Sim 8GB RAM 256GB - Grey</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy Buds3 Pro R630 - Silver</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy Buds4 Pro R640 - White</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy Buds4 R540 - Black</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S25 Edge S937 5G Dual Sim 12GB RAM 256GB - Titanium Icyblue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S25 Edge S937 5G Dual Sim 12GB RAM 256GB - Titanium Jetblack</t>
   </si>
   <si>
     <t>Samsung Galaxy S25 Edge S937 5G Dual Sim 12GB RAM 256GB - Titanium Silver</t>
   </si>
   <si>
-    <t>Samsung Galaxy S25 Edge S937 5G Dual Sim 12GB RAM 512GB - Titanium Jetblack</t>
-[...1 lines deleted...]
-  <si>
     <t>Samsung Galaxy S25 FE S731 5G Dual Sim 8GB RAM 128GB - Jetblack</t>
   </si>
   <si>
+    <t>Samsung Galaxy S25 FE S731 5G Dual Sim 8GB RAM 128GB - Navy</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S25 FE S731 5G Dual Sim 8GB RAM 128GB - White</t>
+  </si>
+  <si>
     <t>Samsung Galaxy S25 FE S731 5G Dual Sim 8GB RAM 256GB - Jetblack</t>
   </si>
   <si>
-    <t>Samsung Galaxy S25 S931 5G Dual Sim 12GB RAM 128GB - Mint</t>
+    <t>Samsung Galaxy S25 FE S731 5G Dual Sim 8GB RAM 256GB - Navy</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S25 FE S731 5G Dual Sim 8GB RAM 256GB - White</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S25 S931 5G Dual Sim 12GB RAM 128GB - Blueblack</t>
   </si>
   <si>
     <t>Samsung Galaxy S25 S931 5G Dual Sim 12GB RAM 128GB - Navy</t>
   </si>
   <si>
-    <t>Samsung Galaxy S25 S931 5G Dual Sim 12GB RAM 128GB - Silver Shadow</t>
-[...4 lines deleted...]
-  <si>
     <t>Samsung Galaxy S25 S931 5G Dual Sim 12GB RAM 256GB - Blueblack</t>
   </si>
   <si>
-    <t>Samsung Galaxy S25 S931 5G Dual Sim 12GB RAM 256GB - Navy</t>
-[...13 lines deleted...]
-  <si>
     <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 256GB - Titanium Black</t>
   </si>
   <si>
-    <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 256GB - Titanium Grey</t>
-[...1 lines deleted...]
-  <si>
     <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 256GB - Titanium Silverblue</t>
   </si>
   <si>
-    <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 256GB - Titanium Whitesilver</t>
-[...1 lines deleted...]
-  <si>
     <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 512GB - Titanium Black</t>
   </si>
   <si>
     <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 512GB - Titanium Grey</t>
   </si>
   <si>
-    <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 512GB - Titanium Jadegreen</t>
-[...2 lines deleted...]
-    <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 512GB - Titanium Pinkgold</t>
+    <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 512GB - Titanium Jetblack</t>
   </si>
   <si>
     <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 512GB - Titanium Silverblue</t>
   </si>
   <si>
-    <t>Samsung Galaxy S25 Ultra S938 5G Dual Sim 12GB RAM 512GB - Titanium Whitesilver</t>
-[...19 lines deleted...]
-  <si>
     <t>Samsung Galaxy S26 S942 5G Dual Sim 12GB RAM 256GB - Black</t>
   </si>
   <si>
-    <t>Samsung Galaxy S26 S942 5G Dual Sim 12GB RAM 512GB - Cobalt Violet</t>
-[...5 lines deleted...]
-    <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 12GB RAM 256GB - Black</t>
+    <t>Samsung Galaxy S26 S942 5G Dual Sim 12GB RAM 256GB - Cobalt Violet</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S26 S942 5G Dual Sim 12GB RAM 256GB - Sky Blue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S26 S942 5G Dual Sim 12GB RAM 512GB - Black</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S26 S942 5G Dual Sim 12GB RAM 512GB - White</t>
   </si>
   <si>
     <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 12GB RAM 256GB - Cobalt Violet</t>
   </si>
   <si>
     <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 12GB RAM 256GB - Sky Blue</t>
   </si>
   <si>
     <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 12GB RAM 512GB - Black</t>
   </si>
   <si>
     <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 12GB RAM 512GB - Cobalt Violet</t>
   </si>
   <si>
     <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 12GB RAM 512GB - Sky Blue</t>
   </si>
   <si>
-    <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 12GB RAM 512GB - White</t>
-[...2 lines deleted...]
-    <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 16GB RAM 1TB - Cobalt Violet</t>
+    <t>Samsung Galaxy S26 Ultra S948 5G Dual Sim 16GB RAM 1TB - Pink Gold</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 256GB - Black</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 256GB - Cobalt Violet</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 256GB - Pink Gold</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 256GB - Silver Shadow</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 256GB - Sky Blue</t>
   </si>
   <si>
     <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 256GB - White</t>
   </si>
   <si>
+    <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 512GB - Black</t>
+  </si>
+  <si>
     <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 512GB - Cobalt Violet</t>
   </si>
   <si>
+    <t>Samsung Galaxy S26+ S947 5G Dual Sim 12GB RAM 512GB - Sky Blue</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy XCover 7 G556B 5G Dual Sim 6GB RAM 128GB Dual Sim Enterprise Edition - Black</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy XCover 7 Pro G766B 5G Dual Sim 6GB RAM 128GB - Enterprise Edition - Black</t>
+  </si>
+  <si>
     <t>Samsung Galaxy XCover 7 Pro G766B 5G Dual Sim 6GB RAM 128GB Enterprise Edition - Black</t>
   </si>
   <si>
-    <t>Samsung Galaxy XCover6 Pro G736 128GB Dual Sim - Black</t>
-[...23 lines deleted...]
-    <t>Samsung OH24B - 24 Inch Outdoor Display - 1920 x 1080 Full HD</t>
+    <t>Samsung Galaxy Z Flip7 F766B 5G Dual Sim 12GB RAM 256GB - Jetblack</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy Z Flip7 F766B 5G Dual Sim 12GB RAM 512GB - Jetblack</t>
   </si>
   <si>
     <t>Sony Playstation 5 Controller Cover Eintracht Frankfurt Licensed Product - Black/Red</t>
   </si>
   <si>
     <t>Sony Playstation 5 Controller Cover Eintracht Frankfurt Licensed Product - Black/White</t>
   </si>
   <si>
     <t>Sony Playstation 5 Controller Cover Real Madrid Licensed Product - Navy</t>
   </si>
   <si>
-    <t>Sony Playstation 5 Controller Cover Real Madrid Licensed Product - White</t>
-[...17 lines deleted...]
-    <t>Tablet Lenovo Idea Tab 5G 11.0 8GB RAM 256GB with Pen - Grey</t>
+    <t>Sony Playstation 5 DualSense V3 Wireless Controller - Black</t>
+  </si>
+  <si>
+    <t>Sony Playstation 5 DualSense V3 Wireless Controller - White</t>
+  </si>
+  <si>
+    <t>Sony PlayStation 5 Slim Digital Edition 825GB - White</t>
+  </si>
+  <si>
+    <t>Sony PlayStation 5 Slim Digital Edition 825GB with 2 Dualsense Controller - White</t>
+  </si>
+  <si>
+    <t>Tablet Apple iPad 10.2 9.Gen (2021) 256GB WiFi - Grey</t>
+  </si>
+  <si>
+    <t>Tablet Apple iPad 10.9 11.Gen (2025) 128GB WiFi - Blue</t>
+  </si>
+  <si>
+    <t>Tablet Apple iPad 10.9 11.Gen (2025) 128GB WiFi - Silver</t>
+  </si>
+  <si>
+    <t>Tablet Apple iPad Air 11 7 Gen (2025) M3 128GB 5G - Starlight</t>
   </si>
   <si>
     <t>Tablet Lenovo Idea Tab Pro WiFi 12.7 3K MTD8300 8GB RAM 256GB with Pen - Grey</t>
   </si>
   <si>
-    <t>Tablet Lenovo Yoga Tab Plus TB-351FU 11.5 2K 8GB RAM 128GB WiFi (with build-in JBL Speakers) - Luna Grey</t>
-[...2 lines deleted...]
-    <t>Tablet Nokia T21 4G 4GB RAM 64GB - Grey</t>
+    <t>Tablet Lenovo Tab K11 Plus 11.5 8GB RAM 256GB LTE - Luna Grey</t>
+  </si>
+  <si>
+    <t>Tablet Lenovo Tab TB311FU 4GB RAM 128GB with Clear Case - Luna Grey</t>
+  </si>
+  <si>
+    <t>Tablet OnePlus Pad 4 13.2 12GB RAM 256GB WiFi - Brown</t>
+  </si>
+  <si>
+    <t>Tablet OnePlus Pad 4 13.2 12GB RAM 256GB WiFi - Sage</t>
+  </si>
+  <si>
+    <t>Tablet OnePlus Pad 4 13.2 12GB RAM 512GB WiFi - Brown</t>
+  </si>
+  <si>
+    <t>Tablet OnePlus Pad 4 13.2 12GB RAM 512GB WiFi - Sage</t>
   </si>
   <si>
     <t>Tablet OnePlus Pad Go 2 12.1 8GB RAM 256GB 5G - Black</t>
   </si>
   <si>
-    <t>Tablet Samsung Galaxy Tab A11 X130 8.7 WiFi 4GB RAM 64GB - Grey</t>
-[...8 lines deleted...]
-    <t>Tablet Samsung Galaxy Tab A11+ X230 11.0 WiFi 6GB RAM 128GB - Silver</t>
+    <t>Tablet OnePlus Pad Lite 11 8GB RAM 128GB LTE - Aero Blue</t>
   </si>
   <si>
     <t>Tablet Samsung Galaxy Tab A11+ X230 11.0 WiFi 8GB RAM 256GB - Grey</t>
   </si>
   <si>
-    <t>Tablet Samsung Galaxy Tab A11+ X236 11.0 5G 6GB RAM 128GB - Grey</t>
-[...1 lines deleted...]
-  <si>
     <t>Tablet Samsung Galaxy Tab Active 5 Pro X356 10.1 5G 6GB RAM 128GB Enterprise Edition - Green</t>
   </si>
   <si>
-    <t>Tablet Samsung Galaxy Tab S10 Lite X400 WiFi 10.9 6GB RAM 128GB - Red</t>
-[...2 lines deleted...]
-    <t>Tablet Samsung Galaxy Tab S10 Lite X400 WiFi 10.9 6GB RAM 128GB - Silver</t>
+    <t>Tablet Samsung Galaxy Tab Active 5 X306 8.0 5G 6GB RAM 128GB Enterprise Edition - Green/Black</t>
+  </si>
+  <si>
+    <t>Tablet Samsung Galaxy Tab S10 FE X526B 5G 10.9 8GB RAM 128GB Enterprise Edition - Grey</t>
+  </si>
+  <si>
+    <t>Tablet Samsung Galaxy Tab S10 FE+ X620N WiFi 13 8GB RAM 128GB - Silver</t>
+  </si>
+  <si>
+    <t>Tablet Samsung Galaxy Tab S10 Lite X400 WiFi 10.9 6GB RAM 128GB - Grey</t>
   </si>
   <si>
     <t>Tablet Samsung Galaxy Tab S10 Lite X406 5G 10.9 6GB RAM 128GB - Grey</t>
   </si>
   <si>
-    <t>Tablet Samsung Galaxy Tab S10+ X820N Wifi 12.4 12GB RAM 256GB - Grey</t>
-[...5 lines deleted...]
-    <t>Tablet Samsung Galaxy Tab S11 Ultra X930 WiFi 14.6 12GB RAM 256GB - Grey</t>
+    <t>Tablet Samsung Galaxy Tab S10 Lite X406 5G 10.9 6GB RAM 128GB - Silver</t>
   </si>
   <si>
     <t>Tablet Samsung Galaxy Tab S11 Ultra X930 WiFi 14.6 12GB RAM 256GB - Silver</t>
   </si>
   <si>
-    <t>Tablet Samsung Galaxy Tab S11 Ultra X936 5G 14.6 12GB RAM 256GB - Grey</t>
-[...29 lines deleted...]
-    <t>Teltonika FMB003 GPS Tracker</t>
+    <t>Tablet Xiaomi Pad 8 11.2 8GB RAM 128GB WiFi - Blue</t>
+  </si>
+  <si>
+    <t>Tablet Xiaomi Pad 8 11.2 8GB RAM 128GB WiFi - Green</t>
+  </si>
+  <si>
+    <t>Tablet Xiaomi Pad 8 11.2 8GB RAM 128GB WiFi - Grey</t>
+  </si>
+  <si>
+    <t>Tablet Xiaomi Pad 8 11.2 8GB RAM 256GB WiFi - Blue</t>
+  </si>
+  <si>
+    <t>Tablet Xiaomi Pad 8 11.2 8GB RAM 256GB WiFi - Grey</t>
+  </si>
+  <si>
+    <t>Tablet Xiaomi Pad 8 11.2 8GB RAM 256GB WiFi - Pine Green</t>
   </si>
   <si>
     <t>Teltonika FMB010 GPS Tracker</t>
   </si>
   <si>
     <t>Teltonika FMB020 GPS Tracker</t>
   </si>
   <si>
-    <t>Teltonika FMB130 GPS Tracker</t>
-[...7 lines deleted...]
-  <si>
     <t>Teltonika FMB204 GPS Tracker</t>
   </si>
   <si>
-    <t>Teltonika FMB641 GPS Tracker</t>
-[...7 lines deleted...]
-  <si>
     <t>Teltonika FMC130</t>
   </si>
   <si>
-    <t>Teltonika FMC150</t>
-[...1 lines deleted...]
-  <si>
     <t>Teltonika FMC234</t>
   </si>
   <si>
     <t>Teltonika FMC650 GPS Tracker</t>
   </si>
   <si>
     <t>Teltonika FMC800</t>
   </si>
   <si>
     <t>Teltonika FMC880 GPS Tracker</t>
   </si>
   <si>
     <t>Teltonika FMC920</t>
   </si>
   <si>
     <t>Teltonika FMP100 GPS Tracker</t>
   </si>
   <si>
     <t>Teltonika FMT100 GPS Tracker</t>
   </si>
   <si>
     <t>Teltonika GH5200 GPS Tracker Personal</t>
   </si>
   <si>
     <t>Teltonika RUT955 LTE Cat 4 Router</t>
   </si>
   <si>
-    <t>Teltonika RUTX09 LTE Cat 6 Router</t>
-[...7 lines deleted...]
-  <si>
     <t>Teltonika TAT100 GPS Tracker Asset</t>
   </si>
   <si>
-    <t>Teltonika TAT140</t>
-[...10 lines deleted...]
-  <si>
     <t>Teltonika TRB142 LTE Cat 4 Ethernet Gateway</t>
   </si>
   <si>
     <t>Teltonika TRB145</t>
   </si>
   <si>
-    <t>Teltonika TSW101</t>
+    <t>TP-Link Deco BE85 2 Pack Wi-Fi - White</t>
   </si>
   <si>
     <t>Transportversicherung mit 5% Selbstbehalt vom Warenwert / Insurance of Transport with 5% own cost from the total amount</t>
   </si>
   <si>
-    <t>Watch Apple Watch Series 11 (2025) GPS 42mm Space Grey Aluminium Case with Black Sport Band M/L - Grey</t>
+    <t>Vivo X300 Ultra 5G Dual Sim 16GB RAM 1TB - Black</t>
+  </si>
+  <si>
+    <t>Vivo X300 Ultra 5G Dual Sim 16GB RAM 512GB - Black</t>
+  </si>
+  <si>
+    <t>Watch Apple Watch Series 11 (2025) GPS 42mm Space Grey Aluminium Case with Sport Band S/M - Black</t>
+  </si>
+  <si>
+    <t>Watch Apple Watch Ultra 3 (2025) 5G 49mm Black Titanium Case with Black Titanium Milanese Loop M - Black</t>
+  </si>
+  <si>
+    <t>Watch Apple Watch Ultra 3 (2025) 5G 49mm Black Titanium Case with Black Titanium Milanese Loop S - Black</t>
+  </si>
+  <si>
+    <t>Watch Apple Watch Ultra 3 (2025) 5G 49mm Black Titanium Case with Trail Loop S/M - Black/Charcoal</t>
   </si>
   <si>
     <t>Watch Garmin Fenix 7X Pro Solar GPS 51mm Graphite Band - Slate Grey</t>
   </si>
   <si>
-    <t>Watch OnePlus Watch 2R - Grey</t>
-[...11 lines deleted...]
-    <t>Watch Samsung Galaxy Watch 7 L300 40mm BT - Cream</t>
+    <t>Watch Garmin Fenix 8 GPS 47mm Silicon Black Band - Black</t>
+  </si>
+  <si>
+    <t>Watch Garmin Fenix E GPS 47mm Slate Grey Steel- Black</t>
+  </si>
+  <si>
+    <t>Watch Google Fitbit Charge 6 - Black</t>
+  </si>
+  <si>
+    <t>Watch Google Fitbit Charge 6 - Coral</t>
+  </si>
+  <si>
+    <t>Watch Google Fitbit Charge 6 - Porcelain</t>
   </si>
   <si>
     <t>Watch Samsung Galaxy Watch 7 L300 40mm BT - Green</t>
   </si>
   <si>
     <t>Watch Samsung Galaxy Watch 7 L310 44mm BT - Green</t>
   </si>
   <si>
     <t>Watch Samsung Galaxy Watch 8 Classic L500 46mm BT - White</t>
   </si>
   <si>
-    <t>Watch Samsung Galaxy Watch 8 Classic L505 46mm LTE Region East - Black</t>
-[...1 lines deleted...]
-  <si>
     <t>Watch Samsung Galaxy Watch 8 Classic L505 46mm LTE Region East - White</t>
   </si>
   <si>
-    <t>Watch Samsung Galaxy Watch 8 L320 40mm BT - Graphite</t>
-[...1 lines deleted...]
-  <si>
     <t>Watch Samsung Galaxy Watch 8 L320 40mm BT - Silver</t>
   </si>
   <si>
-    <t>Watch Samsung Galaxy Watch 8 L330 44mm BT - Graphite</t>
+    <t>Watch Samsung Galaxy Watch 8 L325 40mm LTE Region East - Graphite</t>
+  </si>
+  <si>
+    <t>Watch Samsung Galaxy Watch 8 L325 40mm LTE Region East - Silver</t>
   </si>
   <si>
     <t>Watch Samsung Galaxy Watch 8 L330 44mm BT - Silver</t>
   </si>
   <si>
-    <t>Watch Samsung Galaxy Watch 8 L335 44mm LTE Region East - Graphite</t>
-[...4 lines deleted...]
-  <si>
     <t>Watch Samsung Galaxy Watch Ultra L705 (2025) 47mm LTE Region East - Titanium Blue</t>
   </si>
   <si>
     <t>Watch Samsung Galaxy Watch Ultra L705 (2025) 47mm LTE Region East - Titanium Grey</t>
   </si>
   <si>
-    <t>Watch Samsung Galaxy Watch Ultra L705 (2025) 47mm LTE Region East - Titanium Silver</t>
-[...29 lines deleted...]
-    <t>Xiaomi 15T Pro 5G Dual Sim 12GB RAM 1TB - Black</t>
+    <t>Xiaomi 14T Pro 5G Dual Sim 12GB RAM 512GB - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi 15T Pro 5G Dual Sim 12GB RAM 1TB - Grey</t>
   </si>
   <si>
     <t>Xiaomi 15T Pro 5G Dual Sim 12GB RAM 512GB - Black</t>
   </si>
   <si>
-    <t>Xiaomi 15T Pro 5G Dual Sim 12GB RAM 512GB - Gold</t>
-[...20 lines deleted...]
-    <t>Xiaomi Poco F8 Ultra 5G Dual Sim 16GB RAM 512GB - Denim Blue</t>
+    <t>Xiaomi 17 Ultra 5G Dual Sim 16GB RAM 512GB - White</t>
+  </si>
+  <si>
+    <t>Xiaomi 17T 5G Dual Sim 12GB RAM 256GB - Violet</t>
+  </si>
+  <si>
+    <t>Xiaomi 17T Pro 5G Dual Sim 12GB RAM 512GB - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Focus Pen Pro for Xiaomi Pad 7 and Pad 8  - White</t>
+  </si>
+  <si>
+    <t>Xiaomi Keyboard for Xiaomi Pad 8 and Pad 8 Pro QWERTZ - Gray</t>
+  </si>
+  <si>
+    <t>Xiaomi Poco F8 Ultra 5G Dual Sim 12GB RAM 256GB - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Poco F8 Ultra 5G Dual Sim 12GB RAM 256GB - Denim Blue</t>
   </si>
   <si>
     <t>Xiaomi Poco M8 5G Dual Sim 8GB RAM 256GB - Black</t>
   </si>
   <si>
+    <t>Xiaomi Poco M8 5G Dual Sim 8GB RAM 256GB - Green</t>
+  </si>
+  <si>
+    <t>Xiaomi Poco M8 5G Dual Sim 8GB RAM 256GB - Silver</t>
+  </si>
+  <si>
+    <t>Xiaomi Poco M8 5G Dual Sim 8GB RAM 512GB - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Poco M8 5G Dual Sim 8GB RAM 512GB - Green</t>
+  </si>
+  <si>
+    <t>Xiaomi Poco M8 5G Dual Sim 8GB RAM 512GB - Silver</t>
+  </si>
+  <si>
     <t>Xiaomi Poco M8 Pro 5G Dual Sim 12GB RAM 512GB - Black</t>
   </si>
   <si>
-    <t>Xiaomi Poco X8 Pro 5G Dual Sim 12GB RAM 512GB - Gold - Iron Man Edition</t>
-[...41 lines deleted...]
-    <t>Xiaomi Redmi Note 14 Pro+ 5G Dual Sim 8GB RAM 256GB - Frost Blue</t>
+    <t>Xiaomi Poco M8 Pro 5G Dual Sim 12GB RAM 512GB - Silver</t>
+  </si>
+  <si>
+    <t>Xiaomi Poco M8 Pro 5G Dual Sim 8GB RAM 256GB - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Portable Photo Printer Pro - White</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi 15 5G Dual Sim 4GB RAM 128GB - Midnight Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi 15 5G Dual Sim 4GB RAM 128GB - Titan Grey</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi A7 Pro 4G Dual Sim 4GB RAM 128GB - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi A7 Pro 4G Dual Sim 4GB RAM 64GB - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi A7 Pro 4G Dual Sim 4GB RAM 64GB - Blue</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi A7 Pro 4G Dual Sim 4GB RAM 64GB - Green</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Buds 6 Play - White</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Buds 8 Lite - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Buds 8 Lite - White</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 11s 5G Dual Sim 4GB RAM 128GB - Midnight Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 14 5G Dual Sim 8GB RAM 256GB - Lavender Purple</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 14 Pro 5G Dual Sim 8GB RAM 256GB - Coral Green</t>
   </si>
   <si>
     <t>Xiaomi Redmi Note 14 Pro+ 5G Dual Sim 8GB RAM 256GB - Lavender Purple</t>
   </si>
   <si>
-    <t>Xiaomi Redmi Note 14 Pro+ 5G Dual Sim 8GB RAM 256GB - Midnight Black</t>
-[...7 lines deleted...]
-  <si>
     <t>Xiaomi Redmi Note 15 4G Dual Sim 8GB RAM 256GB - Black</t>
   </si>
   <si>
     <t>Xiaomi Redmi Note 15 4G Dual Sim 8GB RAM 256GB - Blue</t>
   </si>
   <si>
-    <t>Xiaomi Redmi Note 15 4G Dual Sim 8GB RAM 256GB - Green</t>
-[...1 lines deleted...]
-  <si>
     <t>Xiaomi Redmi Note 15 4G Dual Sim 8GB RAM 256GB - Purple</t>
   </si>
   <si>
+    <t>Xiaomi Redmi Note 15 5G Dual Sim 6GB RAM 128GB - Black</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 15 5G Dual Sim 6GB RAM 128GB - Blue</t>
+  </si>
+  <si>
     <t>Xiaomi Redmi Note 15 5G Dual Sim 8GB RAM 256GB - Black</t>
   </si>
   <si>
-    <t>Xiaomi Redmi Note 15 5G Dual Sim 8GB RAM 256GB - Blue</t>
-[...16 lines deleted...]
-  <si>
     <t>Xiaomi Redmi Note 15 Pro 5G Dual Sim 12GB RAM 512GB - Black</t>
   </si>
   <si>
-    <t>Xiaomi Redmi Note 15 Pro 5G Dual Sim 8GB RAM 256GB - Black</t>
-[...5 lines deleted...]
-    <t>Xiaomi Redmi Note 15 Pro 5G Dual Sim 8GB RAM 256GB - Titanium</t>
+    <t>Xiaomi Redmi Note 15 Pro 5G Dual Sim 8GB RAM 512GB - Black</t>
   </si>
   <si>
     <t>Xiaomi Redmi Note 15 Pro+ 5G Dual Sim 12GB RAM 512GB - Black</t>
   </si>
   <si>
-    <t>Xiaomi Redmi Note 15 Pro+ 5G Dual Sim 8GB RAM 256GB - Black</t>
+    <t>Xiaomi Redmi Note 15 Pro+ 5G Dual Sim 12GB RAM 512GB - Blue</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 15 Pro+ 5G Dual Sim 12GB RAM 512GB - Brown</t>
   </si>
   <si>
     <t>Xiaomi Redmi Note 15 Pro+ 5G Dual Sim 8GB RAM 256GB - Brown</t>
   </si>
   <si>
-    <t>Xiaomi Redmi Note 15 Pro+ 5G Dual Sim 8GB RAM 256GB - Glacier Blue</t>
+    <t>Xiaomi Redmi Smart Pen - White</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1471,3983 +1411,3763 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C357"/>
+  <dimension ref="A1:C337"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1">
-        <v>94</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="1">
-        <v>102</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="1">
-        <v>136</v>
+        <v>106</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="1">
-        <v>427</v>
+        <v>152</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="1">
-        <v>196</v>
+        <v>459</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="1">
-        <v>67</v>
+        <v>157</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="1">
-        <v>545</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="1">
-        <v>523</v>
+        <v>465</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="1">
-        <v>513</v>
+        <v>566</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="1">
-        <v>609</v>
+        <v>679</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="1">
-        <v>652</v>
+        <v>669</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="1">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="1">
-        <v>652</v>
+        <v>602</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="1">
-        <v>652</v>
+        <v>595</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="1">
-        <v>1097</v>
+        <v>595</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="1">
-        <v>1097</v>
+        <v>595</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="1">
-        <v>1097</v>
+        <v>649</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="1">
-        <v>566</v>
+        <v>491</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="1">
-        <v>808</v>
+        <v>491</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="1">
-        <v>780</v>
+        <v>759</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="1">
-        <v>776</v>
+        <v>759</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="1">
-        <v>769</v>
+        <v>759</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="1">
-        <v>780</v>
+        <v>759</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="1">
-        <v>769</v>
+        <v>786</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="1">
-        <v>801</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="1">
-        <v>797</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="1">
-        <v>801</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="1">
-        <v>801</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="1">
-        <v>1015</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
-        <v>1015</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="1">
-        <v>1011</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="1">
-        <v>1176</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="1">
-        <v>1283</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="1">
-        <v>594</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="1">
-        <v>598</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="1">
-        <v>762</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="1">
-        <v>776</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="1">
-        <v>316</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>42</v>
       </c>
       <c r="C41" s="1">
-        <v>358</v>
+        <v>930</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>43</v>
       </c>
       <c r="C42" s="1">
-        <v>341</v>
+        <v>941</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="1">
-        <v>341</v>
+        <v>866</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>45</v>
       </c>
       <c r="C44" s="1">
-        <v>266</v>
+        <v>562</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="1">
-        <v>71</v>
+        <v>562</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>47</v>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>562</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="1">
-        <v>9</v>
+        <v>637</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>49</v>
       </c>
       <c r="C48" s="1">
-        <v>245</v>
+        <v>637</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="1">
-        <v>502</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="1">
-        <v>395</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="1">
-        <v>395</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="1">
-        <v>30</v>
+        <v>166</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="1">
-        <v>16</v>
+        <v>166</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>55</v>
       </c>
       <c r="C54" s="1">
-        <v>81</v>
+        <v>251</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="1">
-        <v>401</v>
+        <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>57</v>
       </c>
       <c r="C56" s="1">
-        <v>401</v>
+        <v>337</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>58</v>
       </c>
       <c r="C57" s="1">
-        <v>498</v>
+        <v>427</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>59</v>
       </c>
       <c r="C58" s="1">
-        <v>498</v>
+        <v>384</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>60</v>
       </c>
       <c r="C59" s="1">
-        <v>498</v>
+        <v>427</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>61</v>
       </c>
       <c r="C60" s="1">
-        <v>399</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>62</v>
       </c>
       <c r="C61" s="1">
-        <v>748</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>63</v>
       </c>
       <c r="C62" s="1">
-        <v>776</v>
+        <v>652</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>64</v>
       </c>
       <c r="C63" s="1">
-        <v>566</v>
+        <v>658</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>65</v>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>470</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>66</v>
       </c>
       <c r="C65" s="1">
-        <v>320</v>
+        <v>572</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>67</v>
       </c>
       <c r="C66" s="1">
-        <v>167</v>
+        <v>331</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>68</v>
       </c>
       <c r="C67" s="1">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>69</v>
       </c>
       <c r="C68" s="1">
-        <v>288</v>
+        <v>448</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>70</v>
       </c>
       <c r="C69" s="1">
-        <v>288</v>
+        <v>427</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>71</v>
       </c>
       <c r="C70" s="1">
-        <v>284</v>
+        <v>427</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>72</v>
       </c>
       <c r="C71" s="1">
-        <v>66</v>
+        <v>256</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>73</v>
       </c>
       <c r="C72" s="1">
-        <v>609</v>
+        <v>253</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>74</v>
       </c>
       <c r="C73" s="1">
-        <v>609</v>
+        <v>630</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>75</v>
       </c>
       <c r="C74" s="1">
-        <v>251</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>76</v>
       </c>
       <c r="C75" s="1">
-        <v>251</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>77</v>
       </c>
       <c r="C76" s="1">
-        <v>277</v>
+        <v>245</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>78</v>
       </c>
       <c r="C77" s="1">
-        <v>277</v>
+        <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>79</v>
       </c>
       <c r="C78" s="1">
-        <v>823</v>
+        <v>273</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>80</v>
       </c>
       <c r="C79" s="1">
-        <v>823</v>
+        <v>962</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>81</v>
       </c>
       <c r="C80" s="1">
-        <v>630</v>
+        <v>962</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>82</v>
       </c>
       <c r="C81" s="1">
-        <v>630</v>
+        <v>101</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>83</v>
       </c>
       <c r="C82" s="1">
-        <v>64</v>
+        <v>76</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>84</v>
       </c>
       <c r="C83" s="1">
-        <v>64</v>
+        <v>76</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>85</v>
       </c>
       <c r="C84" s="1">
-        <v>96</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>86</v>
       </c>
       <c r="C85" s="1">
-        <v>106</v>
+        <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>87</v>
       </c>
       <c r="C86" s="1">
-        <v>85</v>
+        <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>88</v>
       </c>
       <c r="C87" s="1">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>89</v>
       </c>
       <c r="C88" s="1">
-        <v>684</v>
+        <v>27</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>90</v>
       </c>
       <c r="C89" s="1">
-        <v>620</v>
+        <v>27</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>91</v>
       </c>
       <c r="C90" s="1">
-        <v>801</v>
+        <v>63</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>92</v>
       </c>
       <c r="C91" s="1">
-        <v>844</v>
+        <v>74</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>93</v>
       </c>
       <c r="C92" s="1">
-        <v>256</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>94</v>
       </c>
       <c r="C93" s="1">
-        <v>598</v>
+        <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>95</v>
       </c>
       <c r="C94" s="1">
-        <v>684</v>
+        <v>48</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>96</v>
       </c>
       <c r="C95" s="1">
-        <v>380</v>
+        <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>97</v>
       </c>
       <c r="C96" s="1">
-        <v>384</v>
+        <v>480</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>98</v>
       </c>
       <c r="C97" s="1">
-        <v>759</v>
+        <v>166</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>99</v>
       </c>
       <c r="C98" s="1">
-        <v>416</v>
+        <v>904</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>100</v>
       </c>
       <c r="C99" s="1">
-        <v>459</v>
+        <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>101</v>
       </c>
       <c r="C100" s="1">
-        <v>513</v>
+        <v>341</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>102</v>
       </c>
       <c r="C101" s="1">
-        <v>513</v>
+        <v>341</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>103</v>
       </c>
       <c r="C102" s="1">
-        <v>27</v>
+        <v>673</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>104</v>
       </c>
       <c r="C103" s="1">
         <v>673</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>105</v>
       </c>
       <c r="C104" s="1">
-        <v>748</v>
+        <v>256</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>106</v>
       </c>
       <c r="C105" s="1">
-        <v>748</v>
+        <v>256</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>107</v>
       </c>
       <c r="C106" s="1">
-        <v>733</v>
+        <v>395</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>108</v>
       </c>
       <c r="C107" s="1">
-        <v>470</v>
+        <v>684</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>109</v>
       </c>
       <c r="C108" s="1">
-        <v>459</v>
+        <v>470</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>110</v>
       </c>
       <c r="C109" s="1">
-        <v>491</v>
+        <v>288</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>111</v>
       </c>
       <c r="C110" s="1">
-        <v>63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>112</v>
       </c>
       <c r="C111" s="1">
-        <v>337</v>
+        <v>31</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>113</v>
       </c>
       <c r="C112" s="1">
-        <v>288</v>
+        <v>617</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>114</v>
       </c>
       <c r="C113" s="1">
-        <v>29</v>
+        <v>658</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>115</v>
       </c>
       <c r="C114" s="1">
-        <v>20</v>
+        <v>733</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>116</v>
       </c>
       <c r="C115" s="1">
-        <v>224</v>
+        <v>737</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>117</v>
       </c>
       <c r="C116" s="1">
-        <v>221</v>
+        <v>448</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>118</v>
       </c>
       <c r="C117" s="1">
-        <v>19</v>
+        <v>427</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>119</v>
       </c>
       <c r="C118" s="1">
-        <v>134</v>
+        <v>476</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>120</v>
       </c>
       <c r="C119" s="1">
-        <v>367</v>
+        <v>59</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>121</v>
       </c>
       <c r="C120" s="1">
-        <v>367</v>
+        <v>88</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>122</v>
       </c>
       <c r="C121" s="1">
-        <v>266</v>
+        <v>312</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>123</v>
       </c>
       <c r="C122" s="1">
-        <v>266</v>
+        <v>316</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>124</v>
       </c>
       <c r="C123" s="1">
-        <v>352</v>
+        <v>277</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>125</v>
       </c>
       <c r="C124" s="1">
-        <v>352</v>
+        <v>416</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>126</v>
       </c>
       <c r="C125" s="1">
-        <v>620</v>
+        <v>369</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>127</v>
       </c>
       <c r="C126" s="1">
-        <v>620</v>
+        <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>128</v>
       </c>
       <c r="C127" s="1">
-        <v>9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>129</v>
       </c>
       <c r="C128" s="1">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>130</v>
       </c>
       <c r="C129" s="1">
-        <v>6</v>
+        <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>131</v>
       </c>
       <c r="C130" s="1">
-        <v>98</v>
+        <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>132</v>
       </c>
       <c r="C131" s="1">
-        <v>97</v>
+        <v>219</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>133</v>
       </c>
       <c r="C132" s="1">
-        <v>117</v>
+        <v>219</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>134</v>
       </c>
       <c r="C133" s="1">
-        <v>114</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>135</v>
       </c>
       <c r="C134" s="1">
-        <v>154</v>
+        <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>136</v>
       </c>
       <c r="C135" s="1">
-        <v>154</v>
+        <v>91</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>137</v>
       </c>
       <c r="C136" s="1">
-        <v>189</v>
+        <v>91</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>138</v>
       </c>
       <c r="C137" s="1">
-        <v>166</v>
+        <v>127</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>139</v>
       </c>
       <c r="C138" s="1">
-        <v>213</v>
+        <v>256</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>140</v>
       </c>
       <c r="C139" s="1">
-        <v>211</v>
+        <v>256</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>141</v>
       </c>
       <c r="C140" s="1">
-        <v>224</v>
+        <v>401</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>142</v>
       </c>
       <c r="C141" s="1">
-        <v>211</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>143</v>
       </c>
       <c r="C142" s="1">
-        <v>256</v>
+        <v>609</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>144</v>
       </c>
       <c r="C143" s="1">
-        <v>260</v>
+        <v>106</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>145</v>
       </c>
       <c r="C144" s="1">
-        <v>249</v>
+        <v>155</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>146</v>
       </c>
       <c r="C145" s="1">
-        <v>256</v>
+        <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>147</v>
       </c>
       <c r="C146" s="1">
-        <v>312</v>
+        <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>148</v>
       </c>
       <c r="C147" s="1">
-        <v>309</v>
+        <v>102</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>149</v>
       </c>
       <c r="C148" s="1">
-        <v>59</v>
+        <v>121</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>150</v>
       </c>
       <c r="C149" s="1">
-        <v>67</v>
+        <v>121</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>151</v>
       </c>
       <c r="C150" s="1">
-        <v>395</v>
+        <v>121</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>152</v>
       </c>
       <c r="C151" s="1">
-        <v>577</v>
+        <v>135</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>153</v>
       </c>
       <c r="C152" s="1">
-        <v>587</v>
+        <v>135</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>154</v>
       </c>
       <c r="C153" s="1">
-        <v>641</v>
+        <v>135</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>155</v>
       </c>
       <c r="C154" s="1">
-        <v>545</v>
+        <v>173</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>156</v>
       </c>
       <c r="C155" s="1">
-        <v>598</v>
+        <v>224</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>157</v>
       </c>
       <c r="C156" s="1">
-        <v>416</v>
+        <v>213</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>158</v>
       </c>
       <c r="C157" s="1">
-        <v>513</v>
+        <v>213</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>159</v>
       </c>
       <c r="C158" s="1">
-        <v>551</v>
+        <v>213</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>160</v>
       </c>
       <c r="C159" s="1">
-        <v>562</v>
+        <v>219</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>161</v>
       </c>
       <c r="C160" s="1">
-        <v>555</v>
+        <v>261</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>162</v>
       </c>
       <c r="C161" s="1">
-        <v>555</v>
+        <v>261</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>163</v>
       </c>
       <c r="C162" s="1">
-        <v>609</v>
+        <v>261</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>164</v>
       </c>
       <c r="C163" s="1">
-        <v>609</v>
+        <v>260</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>165</v>
       </c>
       <c r="C164" s="1">
-        <v>609</v>
+        <v>270</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>166</v>
       </c>
       <c r="C165" s="1">
-        <v>609</v>
+        <v>320</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>167</v>
       </c>
       <c r="C166" s="1">
-        <v>690</v>
+        <v>406</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>168</v>
       </c>
       <c r="C167" s="1">
-        <v>690</v>
+        <v>275</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>169</v>
       </c>
       <c r="C168" s="1">
-        <v>812</v>
+        <v>277</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>170</v>
       </c>
       <c r="C169" s="1">
-        <v>808</v>
+        <v>273</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>171</v>
       </c>
       <c r="C170" s="1">
-        <v>798</v>
+        <v>331</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>172</v>
       </c>
       <c r="C171" s="1">
-        <v>798</v>
+        <v>123</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>173</v>
       </c>
       <c r="C172" s="1">
-        <v>908</v>
+        <v>152</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>174</v>
       </c>
       <c r="C173" s="1">
-        <v>898</v>
+        <v>102</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>175</v>
       </c>
       <c r="C174" s="1">
-        <v>898</v>
+        <v>459</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>176</v>
       </c>
       <c r="C175" s="1">
-        <v>898</v>
+        <v>459</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>177</v>
       </c>
       <c r="C176" s="1">
-        <v>898</v>
+        <v>459</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>178</v>
       </c>
       <c r="C177" s="1">
-        <v>898</v>
+        <v>433</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>179</v>
       </c>
       <c r="C178" s="1">
-        <v>898</v>
+        <v>430</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>180</v>
       </c>
       <c r="C179" s="1">
-        <v>748</v>
+        <v>427</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>181</v>
       </c>
       <c r="C180" s="1">
-        <v>801</v>
+        <v>459</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>182</v>
       </c>
       <c r="C181" s="1">
-        <v>801</v>
+        <v>459</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>183</v>
       </c>
       <c r="C182" s="1">
-        <v>808</v>
+        <v>459</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>184</v>
       </c>
       <c r="C183" s="1">
-        <v>808</v>
+        <v>502</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>185</v>
       </c>
       <c r="C184" s="1">
-        <v>658</v>
+        <v>502</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>186</v>
       </c>
       <c r="C185" s="1">
-        <v>716</v>
+        <v>562</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>187</v>
       </c>
       <c r="C186" s="1">
-        <v>712</v>
+        <v>733</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>188</v>
       </c>
       <c r="C187" s="1">
-        <v>951</v>
+        <v>724</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>189</v>
       </c>
       <c r="C188" s="1">
-        <v>951</v>
+        <v>834</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>190</v>
       </c>
       <c r="C189" s="1">
-        <v>941</v>
+        <v>829</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>191</v>
       </c>
       <c r="C190" s="1">
-        <v>1037</v>
+        <v>829</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>192</v>
       </c>
       <c r="C191" s="1">
-        <v>1026</v>
+        <v>829</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>193</v>
       </c>
       <c r="C192" s="1">
-        <v>1033</v>
+        <v>555</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>194</v>
       </c>
       <c r="C193" s="1">
-        <v>1022</v>
+        <v>562</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>195</v>
       </c>
       <c r="C194" s="1">
-        <v>1272</v>
+        <v>555</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>196</v>
       </c>
       <c r="C195" s="1">
-        <v>791</v>
+        <v>647</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>197</v>
       </c>
       <c r="C196" s="1">
-        <v>866</v>
+        <v>641</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>198</v>
       </c>
       <c r="C197" s="1">
-        <v>369</v>
+        <v>834</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>199</v>
       </c>
       <c r="C198" s="1">
-        <v>213</v>
+        <v>834</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>200</v>
       </c>
       <c r="C199" s="1">
-        <v>652</v>
+        <v>973</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>201</v>
       </c>
       <c r="C200" s="1">
-        <v>641</v>
+        <v>962</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>202</v>
       </c>
       <c r="C201" s="1">
-        <v>1304</v>
+        <v>962</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>203</v>
       </c>
       <c r="C202" s="1">
-        <v>1304</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>204</v>
       </c>
       <c r="C203" s="1">
-        <v>1390</v>
+        <v>673</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>205</v>
       </c>
       <c r="C204" s="1">
-        <v>1390</v>
+        <v>669</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>206</v>
       </c>
       <c r="C205" s="1">
-        <v>1390</v>
+        <v>684</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>207</v>
       </c>
       <c r="C206" s="1">
-        <v>1069</v>
+        <v>673</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>208</v>
       </c>
       <c r="C207" s="1">
-        <v>14</v>
+        <v>673</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>209</v>
       </c>
       <c r="C208" s="1">
-        <v>14</v>
+        <v>673</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>210</v>
       </c>
       <c r="C209" s="1">
-        <v>14</v>
+        <v>727</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>211</v>
       </c>
       <c r="C210" s="1">
-        <v>14</v>
+        <v>716</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>212</v>
       </c>
       <c r="C211" s="1">
-        <v>299</v>
+        <v>716</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>213</v>
       </c>
       <c r="C212" s="1">
-        <v>555</v>
+        <v>198</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>214</v>
       </c>
       <c r="C213" s="1">
-        <v>555</v>
+        <v>352</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>215</v>
       </c>
       <c r="C214" s="1">
-        <v>609</v>
+        <v>358</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>216</v>
       </c>
       <c r="C215" s="1">
-        <v>994</v>
+        <v>716</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>217</v>
       </c>
       <c r="C216" s="1">
-        <v>202</v>
+        <v>808</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>218</v>
       </c>
       <c r="C217" s="1">
-        <v>277</v>
+        <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>219</v>
       </c>
       <c r="C218" s="1">
-        <v>202</v>
+        <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>220</v>
       </c>
       <c r="C219" s="1">
-        <v>102</v>
+        <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>221</v>
       </c>
       <c r="C220" s="1">
-        <v>299</v>
+        <v>56</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>222</v>
       </c>
       <c r="C221" s="1">
-        <v>103</v>
+        <v>55</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>223</v>
       </c>
       <c r="C222" s="1">
-        <v>144</v>
+        <v>470</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>224</v>
       </c>
       <c r="C223" s="1">
-        <v>177</v>
+        <v>534</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>225</v>
       </c>
       <c r="C224" s="1">
-        <v>173</v>
+        <v>282</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>226</v>
       </c>
       <c r="C225" s="1">
-        <v>198</v>
+        <v>309</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>227</v>
       </c>
       <c r="C226" s="1">
-        <v>205</v>
+        <v>305</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>228</v>
       </c>
       <c r="C227" s="1">
-        <v>502</v>
+        <v>480</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>229</v>
       </c>
       <c r="C228" s="1">
-        <v>234</v>
+        <v>284</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>230</v>
       </c>
       <c r="C229" s="1">
-        <v>230</v>
+        <v>299</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>231</v>
       </c>
       <c r="C230" s="1">
-        <v>262</v>
+        <v>134</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>232</v>
       </c>
       <c r="C231" s="1">
-        <v>620</v>
+        <v>545</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>233</v>
       </c>
       <c r="C232" s="1">
-        <v>694</v>
+        <v>534</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>234</v>
       </c>
       <c r="C233" s="1">
-        <v>812</v>
+        <v>606</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>235</v>
       </c>
       <c r="C234" s="1">
-        <v>801</v>
+        <v>606</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>236</v>
       </c>
       <c r="C235" s="1">
-        <v>898</v>
+        <v>266</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>237</v>
       </c>
       <c r="C236" s="1">
-        <v>887</v>
+        <v>149</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>238</v>
       </c>
       <c r="C237" s="1">
-        <v>919</v>
+        <v>213</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>239</v>
       </c>
       <c r="C238" s="1">
-        <v>577</v>
+        <v>480</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>240</v>
       </c>
       <c r="C239" s="1">
-        <v>598</v>
+        <v>318</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>241</v>
       </c>
       <c r="C240" s="1">
-        <v>609</v>
+        <v>373</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>242</v>
       </c>
       <c r="C241" s="1">
-        <v>662</v>
+        <v>448</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>243</v>
       </c>
       <c r="C242" s="1">
-        <v>256</v>
+        <v>230</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>244</v>
       </c>
       <c r="C243" s="1">
-        <v>181</v>
+        <v>256</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>245</v>
       </c>
       <c r="C244" s="1">
-        <v>177</v>
+        <v>256</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>246</v>
       </c>
       <c r="C245" s="1">
-        <v>60</v>
+        <v>801</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>247</v>
       </c>
       <c r="C246" s="1">
-        <v>24</v>
+        <v>273</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>248</v>
       </c>
       <c r="C247" s="1">
-        <v>42</v>
+        <v>273</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>249</v>
       </c>
       <c r="C248" s="1">
-        <v>31</v>
+        <v>273</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>250</v>
       </c>
       <c r="C249" s="1">
-        <v>72</v>
+        <v>305</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>251</v>
       </c>
       <c r="C250" s="1">
-        <v>72</v>
+        <v>309</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>252</v>
       </c>
       <c r="C251" s="1">
-        <v>74</v>
+        <v>305</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>253</v>
       </c>
       <c r="C252" s="1">
-        <v>70</v>
+        <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>254</v>
       </c>
       <c r="C253" s="1">
-        <v>27</v>
+        <v>42</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>255</v>
       </c>
       <c r="C254" s="1">
-        <v>95</v>
+        <v>74</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>256</v>
       </c>
       <c r="C255" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>257</v>
       </c>
       <c r="C256" s="1">
-        <v>74</v>
+        <v>63</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>258</v>
       </c>
       <c r="C257" s="1">
-        <v>63</v>
+        <v>90</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>259</v>
       </c>
       <c r="C258" s="1">
-        <v>90</v>
+        <v>52</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>260</v>
       </c>
       <c r="C259" s="1">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>261</v>
       </c>
       <c r="C260" s="1">
-        <v>62</v>
+        <v>74</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>262</v>
       </c>
       <c r="C261" s="1">
-        <v>74</v>
+        <v>32</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>263</v>
       </c>
       <c r="C262" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>264</v>
       </c>
       <c r="C263" s="1">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>265</v>
       </c>
       <c r="C264" s="1">
-        <v>48</v>
+        <v>200</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>266</v>
       </c>
       <c r="C265" s="1">
-        <v>200</v>
+        <v>51</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>267</v>
       </c>
       <c r="C266" s="1">
-        <v>256</v>
+        <v>91</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>268</v>
       </c>
       <c r="C267" s="1">
-        <v>139</v>
+        <v>91</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>269</v>
       </c>
       <c r="C268" s="1">
-        <v>459</v>
+        <v>587</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>270</v>
       </c>
       <c r="C269" s="1">
-        <v>51</v>
+        <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>271</v>
       </c>
       <c r="C270" s="1">
-        <v>68</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>272</v>
       </c>
       <c r="C271" s="1">
-        <v>80</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>273</v>
       </c>
       <c r="C272" s="1">
-        <v>63</v>
+        <v>337</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>274</v>
       </c>
       <c r="C273" s="1">
-        <v>31</v>
+        <v>769</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>275</v>
       </c>
       <c r="C274" s="1">
-        <v>91</v>
+        <v>759</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>276</v>
       </c>
       <c r="C275" s="1">
-        <v>91</v>
+        <v>673</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>277</v>
       </c>
       <c r="C276" s="1">
-        <v>87</v>
+        <v>433</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>278</v>
       </c>
       <c r="C277" s="1">
-        <v>8</v>
+        <v>609</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>279</v>
       </c>
       <c r="C278" s="1">
-        <v>331</v>
+        <v>352</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>280</v>
       </c>
       <c r="C279" s="1">
-        <v>427</v>
+        <v>91</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>281</v>
       </c>
       <c r="C280" s="1">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>282</v>
       </c>
       <c r="C281" s="1">
-        <v>177</v>
+        <v>91</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>283</v>
       </c>
       <c r="C282" s="1">
-        <v>127</v>
+        <v>134</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>284</v>
       </c>
       <c r="C283" s="1">
         <v>127</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>285</v>
       </c>
       <c r="C284" s="1">
-        <v>138</v>
+        <v>187</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>286</v>
       </c>
       <c r="C285" s="1">
-        <v>124</v>
+        <v>202</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>287</v>
       </c>
       <c r="C286" s="1">
-        <v>138</v>
+        <v>170</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>288</v>
       </c>
       <c r="C287" s="1">
-        <v>192</v>
+        <v>174</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>289</v>
       </c>
       <c r="C288" s="1">
-        <v>234</v>
+        <v>174</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>290</v>
       </c>
       <c r="C289" s="1">
-        <v>213</v>
+        <v>159</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>291</v>
       </c>
       <c r="C290" s="1">
-        <v>181</v>
+        <v>291</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>292</v>
       </c>
       <c r="C291" s="1">
-        <v>181</v>
+        <v>284</v>
       </c>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>293</v>
       </c>
       <c r="C292" s="1">
-        <v>198</v>
+        <v>480</v>
       </c>
     </row>
     <row r="293" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>294</v>
       </c>
       <c r="C293" s="1">
-        <v>192</v>
+        <v>605</v>
       </c>
     </row>
     <row r="294" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>295</v>
       </c>
       <c r="C294" s="1">
-        <v>202</v>
+        <v>594</v>
       </c>
     </row>
     <row r="295" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>296</v>
       </c>
       <c r="C295" s="1">
-        <v>199</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="296" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>297</v>
       </c>
       <c r="C296" s="1">
-        <v>320</v>
+        <v>465</v>
       </c>
     </row>
     <row r="297" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>298</v>
       </c>
       <c r="C297" s="1">
-        <v>320</v>
+        <v>630</v>
       </c>
     </row>
     <row r="298" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>299</v>
       </c>
       <c r="C298" s="1">
-        <v>320</v>
+        <v>59</v>
       </c>
     </row>
     <row r="299" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>300</v>
       </c>
       <c r="C299" s="1">
-        <v>305</v>
+        <v>59</v>
       </c>
     </row>
     <row r="300" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>301</v>
       </c>
       <c r="C300" s="1">
-        <v>299</v>
+        <v>594</v>
       </c>
     </row>
     <row r="301" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>302</v>
       </c>
       <c r="C301" s="1">
-        <v>320</v>
+        <v>587</v>
       </c>
     </row>
     <row r="302" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>303</v>
       </c>
       <c r="C302" s="1">
-        <v>519</v>
+        <v>177</v>
       </c>
     </row>
     <row r="303" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>304</v>
       </c>
       <c r="C303" s="1">
-        <v>566</v>
+        <v>174</v>
       </c>
     </row>
     <row r="304" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>305</v>
       </c>
       <c r="C304" s="1">
-        <v>566</v>
+        <v>174</v>
       </c>
     </row>
     <row r="305" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>306</v>
       </c>
       <c r="C305" s="1">
-        <v>358</v>
+        <v>212</v>
       </c>
     </row>
     <row r="306" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>307</v>
       </c>
       <c r="C306" s="1">
-        <v>409</v>
+        <v>202</v>
       </c>
     </row>
     <row r="307" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>308</v>
       </c>
       <c r="C307" s="1">
-        <v>409</v>
+        <v>213</v>
       </c>
     </row>
     <row r="308" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>309</v>
       </c>
       <c r="C308" s="1">
-        <v>594</v>
+        <v>288</v>
       </c>
     </row>
     <row r="309" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>310</v>
       </c>
       <c r="C309" s="1">
-        <v>551</v>
+        <v>288</v>
       </c>
     </row>
     <row r="310" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>311</v>
       </c>
       <c r="C310" s="1">
-        <v>548</v>
+        <v>230</v>
       </c>
     </row>
     <row r="311" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>312</v>
       </c>
       <c r="C311" s="1">
-        <v>551</v>
+        <v>70</v>
       </c>
     </row>
     <row r="312" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>313</v>
       </c>
       <c r="C312" s="1">
-        <v>705</v>
+        <v>123</v>
       </c>
     </row>
     <row r="313" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>314</v>
       </c>
       <c r="C313" s="1">
-        <v>801</v>
+        <v>123</v>
       </c>
     </row>
     <row r="314" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>315</v>
       </c>
       <c r="C314" s="1">
-        <v>797</v>
+        <v>97</v>
       </c>
     </row>
     <row r="315" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>316</v>
       </c>
       <c r="C315" s="1">
-        <v>1592</v>
+        <v>88</v>
       </c>
     </row>
     <row r="316" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>317</v>
       </c>
       <c r="C316" s="1">
-        <v>679</v>
+        <v>85</v>
       </c>
     </row>
     <row r="317" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>318</v>
       </c>
       <c r="C317" s="1">
-        <v>684</v>
+        <v>85</v>
       </c>
     </row>
     <row r="318" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>319</v>
       </c>
       <c r="C318" s="1">
-        <v>174</v>
+        <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>320</v>
       </c>
       <c r="C319" s="1">
-        <v>288</v>
+        <v>17</v>
       </c>
     </row>
     <row r="320" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>321</v>
       </c>
       <c r="C320" s="1">
-        <v>427</v>
+        <v>17</v>
       </c>
     </row>
     <row r="321" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>322</v>
       </c>
       <c r="C321" s="1">
-        <v>149</v>
+        <v>102</v>
       </c>
     </row>
     <row r="322" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>323</v>
       </c>
       <c r="C322" s="1">
-        <v>95</v>
+        <v>155</v>
       </c>
     </row>
     <row r="323" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>324</v>
       </c>
       <c r="C323" s="1">
-        <v>67</v>
+        <v>219</v>
       </c>
     </row>
     <row r="324" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>325</v>
       </c>
       <c r="C324" s="1">
-        <v>67</v>
+        <v>234</v>
       </c>
     </row>
     <row r="325" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>326</v>
       </c>
       <c r="C325" s="1">
-        <v>114</v>
+        <v>159</v>
       </c>
     </row>
     <row r="326" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>327</v>
       </c>
       <c r="C326" s="1">
-        <v>112</v>
+        <v>155</v>
       </c>
     </row>
     <row r="327" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>328</v>
       </c>
       <c r="C327" s="1">
-        <v>112</v>
+        <v>155</v>
       </c>
     </row>
     <row r="328" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>329</v>
       </c>
       <c r="C328" s="1">
-        <v>134</v>
+        <v>167</v>
       </c>
     </row>
     <row r="329" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>330</v>
       </c>
       <c r="C329" s="1">
-        <v>127</v>
+        <v>166</v>
       </c>
     </row>
     <row r="330" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>331</v>
       </c>
       <c r="C330" s="1">
-        <v>127</v>
+        <v>198</v>
       </c>
     </row>
     <row r="331" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>332</v>
       </c>
       <c r="C331" s="1">
-        <v>213</v>
+        <v>299</v>
       </c>
     </row>
     <row r="332" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>333</v>
       </c>
       <c r="C332" s="1">
-        <v>299</v>
+        <v>277</v>
       </c>
     </row>
     <row r="333" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>334</v>
       </c>
       <c r="C333" s="1">
-        <v>299</v>
+        <v>352</v>
       </c>
     </row>
     <row r="334" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>335</v>
       </c>
       <c r="C334" s="1">
-        <v>256</v>
+        <v>348</v>
       </c>
     </row>
     <row r="335" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>336</v>
       </c>
       <c r="C335" s="1">
-        <v>245</v>
+        <v>352</v>
       </c>
     </row>
     <row r="336" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>337</v>
       </c>
       <c r="C336" s="1">
-        <v>251</v>
+        <v>288</v>
       </c>
     </row>
     <row r="337" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>338</v>
       </c>
       <c r="C337" s="1">
-        <v>144</v>
-[...219 lines deleted...]
-        <v>305</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">